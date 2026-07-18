--- v0 (2025-10-14)
+++ v1 (2026-07-18)
@@ -1,58 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/recipientData.xml" ContentType="application/vnd.ms-word.mailMergeRecipientData+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="23D14C01" w14:textId="77777777" w:rsidR="00D34007" w:rsidRPr="009C69A6" w:rsidRDefault="00D34007" w:rsidP="009C69A6">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA5CBEC" w14:textId="305AC522" w:rsidR="00095082" w:rsidRPr="00857779" w:rsidRDefault="00AB62AC" w:rsidP="00D34007">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00857779">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>TECHNICAL FILE</w:t>
       </w:r>
@@ -121,817 +120,702 @@
         <w:tblInd w:w="-15" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLook w:val="0600" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="987"/>
         <w:gridCol w:w="3691"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="3402"/>
       </w:tblGrid>
       <w:tr w:rsidR="00054041" w:rsidRPr="00131F50" w14:paraId="14CDB4AE" w14:textId="27B33344" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0829256A" w14:textId="32C8C14E" w:rsidR="00054041" w:rsidRPr="00B53378" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Producer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="20C280E9" w14:textId="4B31C571" w:rsidR="00054041" w:rsidRPr="007F6A20" w:rsidRDefault="00054041" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="00B9631D" w14:paraId="7BF10554" w14:textId="60D82FE0" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50FA636F" w14:textId="46C67792" w:rsidR="009C69A6" w:rsidRPr="00095082" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Production site</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4678" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="60B19E48" w14:textId="4E2DAD89" w:rsidR="009C69A6" w:rsidRPr="00095082" w:rsidRDefault="00061AFE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00061AFE">
               <w:rPr>
                 <w:color w:val="076293" w:themeColor="text1"/>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
               <w:t>Headquarters</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="0CF4D39F" w14:textId="19121E4E" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C8A9B35" w14:textId="4EFD0D91" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk173418022"/>
             <w:r w:rsidRPr="00AC3153">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC3153">
               <w:t>dres</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="32993D7F" w14:textId="08017FA5" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EA1BEB6" w14:textId="25E7707C" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>d</w:t>
             </w:r>
             <w:r w:rsidRPr="00AC3153">
               <w:t>dress</w:t>
             </w:r>
             <w:r w:rsidR="00061AFE">
               <w:t>s</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="67214A42" w14:textId="327B611C" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="387D4C19" w14:textId="032AC176" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2530501D" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5304B4AA" w14:textId="31F528F0" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7163EA05" w14:textId="07E3DD55" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Tel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1A4C8C88" w14:textId="0F57D737" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009C69A6" w:rsidRPr="004B267F" w14:paraId="2D2770E6" w14:textId="05B80DE3" w:rsidTr="009C69A6">
         <w:trPr>
           <w:trHeight w:val="407"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="987" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1409BA81" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3691" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36DA9F0B" w14:textId="33DF2E8E" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="74F1D0E1" w14:textId="4BAEAB91" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00AC3153">
               <w:t>Email</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3402" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00F964BB" w14:textId="5D1E6B92" w:rsidR="009C69A6" w:rsidRPr="00AC3153" w:rsidRDefault="009C69A6" w:rsidP="00AC3153">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
     <w:p w14:paraId="234CA3BD" w14:textId="77777777" w:rsidR="00E64CE6" w:rsidRPr="009C69A6" w:rsidRDefault="00E64CE6" w:rsidP="00061AFE">
       <w:pPr>
         <w:pStyle w:val="TitelDTD"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="fr-FR"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:sz="12" w:space="0" w:color="076293"/>
+          <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="076293" w:themeColor="text1"/>
+          <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
-          <w:left w:w="70" w:type="dxa"/>
-          <w:right w:w="70" w:type="dxa"/>
+          <w:left w:w="57" w:type="dxa"/>
+          <w:right w:w="57" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1316"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2693"/>
+        <w:gridCol w:w="694"/>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="2882"/>
+        <w:gridCol w:w="2883"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="0157A665" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00920805" w:rsidRPr="00EF59D1" w14:paraId="278F9C37" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="396"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders>
-[...3 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="77DF040F" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="00982FE6" w:rsidRDefault="00DC35FA" w:rsidP="009839CE">
+          <w:p w14:paraId="6D7141EB" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="00982FE6" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="TitleTable"/>
               <w:rPr>
                 <w:lang w:val="fr-FR"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41ABB60D" w14:textId="034D04C2" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00061AFE" w:rsidP="00B36AA7">
+          <w:p w14:paraId="2CFAC5BD" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="00061AFE" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandardboldcenterDTD"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Producer</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B80B6C2" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="003821FA" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Inspection body</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7373DB46" w14:textId="2CAB6329" w:rsidR="00DC35FA" w:rsidRPr="003821FA" w:rsidRDefault="00DC35FA" w:rsidP="003821FA">
+          <w:p w14:paraId="03EFF4D1" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="003821FA" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="003821FA">
               <w:t>PROCERTUS</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...17 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00DC35FA" w:rsidRPr="00EF59D1" w14:paraId="1A4F41A1" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00920805" w:rsidRPr="00EF59D1" w14:paraId="02776DD5" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vMerge/>
-            <w:tcBorders>
-[...2 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A9726CB" w14:textId="77777777" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="002B294D">
+          <w:p w14:paraId="4B68BCDA" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="Style3"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="33B7F2C5" w14:textId="093581E9" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+          <w:p w14:paraId="0C21CCFE" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="00061AFE" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+            </w:pPr>
+            <w:r w:rsidRPr="007E79CE">
+              <w:t>Completed by producer using</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="007E79CE">
+              <w:t>PROCERTUS template</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="07C1DEEE" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Checked</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E93750" w14:textId="75977716" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+          <w:p w14:paraId="3391FBD8" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00061AFE">
               <w:t>Checked</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>□</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00920805" w:rsidRPr="00EF59D1" w14:paraId="75A8566F" w14:textId="77777777" w:rsidTr="006F6628">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="694" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ABD281F" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="Style3"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vMerge/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B8F965" w14:textId="77777777" w:rsidR="00920805" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2882" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="244450CA" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="standaardcenterDTD"/>
+            </w:pPr>
+            <w:r>
+              <w:t>Agreement</w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B294D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B294D">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...3 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4F5C12EF" w14:textId="0D912EF0" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00DC35FA" w:rsidP="00982FE6">
-[...40 lines deleted...]
-          <w:p w14:paraId="1A51F770" w14:textId="0DA039EA" w:rsidR="00DC35FA" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+          <w:p w14:paraId="6BDC1897" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="standaardcenterDTD"/>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00061AFE">
               <w:t>Agreement</w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
-              <w:t xml:space="preserve">  </w:t>
+            <w:r w:rsidRPr="002B294D">
+              <w:t xml:space="preserve">   </w:t>
             </w:r>
-            <w:r w:rsidR="00DC35FA" w:rsidRPr="002B294D">
+            <w:r w:rsidRPr="002B294D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...43 lines deleted...]
-        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w14:paraId="0155F345" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00920805" w:rsidRPr="00EF59D1" w14:paraId="5D357CAD" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49897FC9" w14:textId="4495C0FE" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="5608CAA5" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="002B294D">
               <w:t>Dat</w:t>
             </w:r>
-            <w:r w:rsidR="00061AFE">
+            <w:r>
               <w:t>e</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B7CD736" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
-[...4 lines deleted...]
-          <w:p w14:paraId="3AF8242D" w14:textId="77777777" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00B9631D" w:rsidP="00AC3153">
+          <w:p w14:paraId="2A53128E" w14:textId="77777777" w:rsidR="00920805" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C90AA3D" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="4FFB99AB" w14:textId="77777777" w:rsidR="00920805" w:rsidRDefault="00920805" w:rsidP="006F6628">
+            <w:pPr>
+              <w:pStyle w:val="StandaardDTD"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="024304EC" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07346D68" w14:textId="37B697B7" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="6020965E" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EF59D1" w:rsidRPr="00EF59D1" w14:paraId="45B1D0ED" w14:textId="77777777" w:rsidTr="00857779">
+      <w:tr w:rsidR="00920805" w:rsidRPr="00EF59D1" w14:paraId="11A61A82" w14:textId="77777777" w:rsidTr="006F6628">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1316" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="694" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9E40A0" w14:textId="7ABDCA6C" w:rsidR="00B36AA7" w:rsidRDefault="00B36AA7" w:rsidP="00AC3153">
+          <w:p w14:paraId="67FCD23C" w14:textId="77777777" w:rsidR="00920805" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r w:rsidRPr="00B36AA7">
               <w:t>Na</w:t>
             </w:r>
-            <w:r w:rsidR="00061AFE">
+            <w:r>
               <w:t>me</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="58BDAEDB" w14:textId="25A32A7E" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00061AFE" w:rsidP="00AC3153">
+          <w:p w14:paraId="691A3C62" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r>
               <w:t>Initials</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4111598E" w14:textId="242D393A" w:rsidR="00B9631D" w:rsidRPr="002B294D" w:rsidRDefault="00B36AA7" w:rsidP="00AC3153">
+          <w:p w14:paraId="2E8B6DB8" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
             <w:r>
-              <w:t>S</w:t>
-[...2 lines deleted...]
-              <w:t>eal</w:t>
+              <w:t>Seal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2638" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51A58137" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="35FCF7D2" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2882" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="555AF2A5" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="44BC142C" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2693" w:type="dxa"/>
-[...5 lines deleted...]
-            </w:tcBorders>
+            <w:tcW w:w="2883" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D1B91B7" w14:textId="77777777" w:rsidR="00EF59D1" w:rsidRPr="002B294D" w:rsidRDefault="00EF59D1" w:rsidP="00AC3153">
+          <w:p w14:paraId="7E5EB080" w14:textId="77777777" w:rsidR="00920805" w:rsidRPr="002B294D" w:rsidRDefault="00920805" w:rsidP="006F6628">
             <w:pPr>
               <w:pStyle w:val="StandaardDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C71DF1F" w14:textId="77777777" w:rsidR="003821FA" w:rsidRDefault="003821FA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9341" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:left w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:bottom w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:right w:val="single" w:sz="12" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideH w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
           <w:insideV w:val="single" w:sz="8" w:space="0" w:color="076293" w:themeColor="text1"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -1302,280 +1186,249 @@
           <w:p w14:paraId="33BE6095" w14:textId="77777777" w:rsidR="006D1FEE" w:rsidRPr="00EF59D1" w:rsidRDefault="006D1FEE" w:rsidP="003821FA">
             <w:pPr>
               <w:pStyle w:val="StandardboldcenterDTD"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3BAB57F3" w14:textId="77777777" w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidRDefault="00E43C16" w:rsidP="00B823BA">
       <w:pPr>
         <w:pStyle w:val="BodytextDTD"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00E43C16" w:rsidRPr="008E6C91" w:rsidSect="00B823BA">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="958" w:right="1418" w:bottom="851" w:left="1418" w:header="567" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A21BFBB" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="3A89FFA8" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRPr="008F0642" w:rsidRDefault="00616FB2" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F58CC7" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="5B219F28" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRDefault="00616FB2" w:rsidP="007F6A20"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="07A58E5E" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="3E7035D0" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRPr="008F0642" w:rsidRDefault="00616FB2" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AC096F" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="71CD413B" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRDefault="00616FB2" w:rsidP="007F6A20"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Avenir Next LT Pro">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800000EF" w:usb1="5000204A" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier">
     <w:altName w:val="Courier New"/>
     <w:panose1 w:val="02070409020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Consolas">
     <w:panose1 w:val="020B0609020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00006FF" w:usb1="0000FCFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="F7FFAFFF" w:usb1="E9DFFFFF" w:usb2="0000003F" w:usb3="00000000" w:csb0="003F01FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CB2B976" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="45A9097A" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRPr="008F0642" w:rsidRDefault="00616FB2" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20D91513" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="00DD74F3" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRDefault="00616FB2" w:rsidP="007F6A20"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6A7252CF" w14:textId="77777777" w:rsidR="00B35746" w:rsidRPr="008F0642" w:rsidRDefault="00B35746" w:rsidP="007F6A20">
+    <w:p w14:paraId="0006ECF4" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRPr="008F0642" w:rsidRDefault="00616FB2" w:rsidP="007F6A20">
       <w:r w:rsidRPr="008F0642">
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F42F9AB" w14:textId="77777777" w:rsidR="007630A6" w:rsidRDefault="007630A6" w:rsidP="007F6A20"/>
+    <w:p w14:paraId="24BCF82D" w14:textId="77777777" w:rsidR="00616FB2" w:rsidRDefault="00616FB2" w:rsidP="007F6A20"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="50346837" w14:textId="77777777" w:rsidR="009C69A6" w:rsidRDefault="009C69A6">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="50346837" w14:textId="2032A32C" w:rsidR="009C69A6" w:rsidRDefault="00920805">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
-      <w:drawing>
-[...51 lines deleted...]
-      </w:drawing>
+      <w:t>Logo</w:t>
     </w:r>
+  </w:p>
+  <w:p w14:paraId="15365C39" w14:textId="3F79AB1E" w:rsidR="00920805" w:rsidRDefault="00920805">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>producer</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="372AFA1B" w14:textId="77777777" w:rsidR="00920805" w:rsidRDefault="00920805">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04F30469"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B35C74CA"/>
     <w:lvl w:ilvl="0" w:tplc="08130001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08130003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -8378,51 +8231,51 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="48" w16cid:durableId="1336610547">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="49" w16cid:durableId="331103799">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="50" w16cid:durableId="1452750290">
     <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="51" w16cid:durableId="268778336">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="52" w16cid:durableId="1471701815">
     <w:abstractNumId w:val="47"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="43"/>
 </w:numbering>
 </file>
 
 <file path=word/recipientData.xml><?xml version="1.0" encoding="utf-8"?>
-<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<wne:recipients xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="49"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="50"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="51"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="52"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="53"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="54"/>
   </wne:recipientData>
   <wne:recipientData>
@@ -9962,50 +9815,53 @@
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
     <wne:hash wne:val="3735603"/>
+  </wne:recipientData>
+  <wne:recipientData>
+    <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
@@ -10219,53 +10075,53 @@
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
   <wne:recipientData>
     <wne:active wne:val="1"/>
   </wne:recipientData>
 </wne:recipients>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:linkStyles/>
   <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:mailMerge>
     <w:mainDocumentType w:val="formLetters"/>
     <w:linkToQuery/>
     <w:dataType w:val="native"/>
     <w:connectString w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
     <w:query w:val="SELECT * FROM `Coordonnées$`"/>
     <w:viewMergedData/>
     <w:activeRecord w:val="31"/>
     <w:odso>
       <w:udl w:val="Provider=Microsoft.ACE.OLEDB.12.0;User ID=Admin;Data Source=D:\Users\Jacques DEFOURNY\Documents\OCAB\S&amp;C\S &amp; C Dernière édition\Sociétés et Contrôles.xlsm;Mode=Read;Extended Properties=&quot;HDR=YES;IMEX=1;&quot;;Jet OLEDB:System database=&quot;&quot;;Jet OLEDB:Registry Path=&quot;&quot;;Jet OLEDB:Engine Type=37;Jet OLEDB:Database Locking Mode=0;Jet OLEDB:Global Partial Bulk Ops=2;Jet OLEDB:Global Bulk Transactions=1;Jet OLEDB:New Database Password=&quot;&quot;;Jet OLEDB:Create System Database=False;Jet OLEDB:Encrypt Database=False;Jet OLEDB:Don't Copy Locale on Compact=False;Jet OLEDB:Compact Without Replica Repair=False;Jet OLEDB:SFP=False;Jet OLEDB:Support Complex Data=False;Jet OLEDB:Bypass UserInfo Validation=False;Jet OLEDB:Limited DB Caching=False;Jet OLEDB:Bypass ChoiceField Validation=False"/>
       <w:table w:val="Coordonnées$"/>
       <w:src r:id="rId2"/>
       <w:colDelim w:val="9"/>
       <w:type w:val="database"/>
       <w:fHdr/>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="ID"/>
         <w:mappedName w:val="Identificateur unique"/>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
@@ -10399,51 +10255,51 @@
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:column w:val="0"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:fieldMapData>
         <w:type w:val="dbColumn"/>
         <w:name w:val="Service"/>
         <w:mappedName w:val="Service"/>
         <w:column w:val="3"/>
         <w:lid w:val="fr-BE"/>
       </w:fieldMapData>
       <w:recipientData r:id="rId3"/>
     </w:odso>
   </w:mailMerge>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:doNotHyphenateCaps/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="126977"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0061221C"/>
     <w:rsid w:val="000012A9"/>
     <w:rsid w:val="0001692A"/>
     <w:rsid w:val="000308E6"/>
     <w:rsid w:val="00051BB0"/>
     <w:rsid w:val="00054041"/>
     <w:rsid w:val="00054EE1"/>
@@ -10546,50 +10402,51 @@
     <w:rsid w:val="004E2789"/>
     <w:rsid w:val="004E79D0"/>
     <w:rsid w:val="00516F68"/>
     <w:rsid w:val="005505BC"/>
     <w:rsid w:val="00551121"/>
     <w:rsid w:val="00553D90"/>
     <w:rsid w:val="00557E23"/>
     <w:rsid w:val="00567F5A"/>
     <w:rsid w:val="005727D0"/>
     <w:rsid w:val="005778A6"/>
     <w:rsid w:val="00582D78"/>
     <w:rsid w:val="00583A2A"/>
     <w:rsid w:val="005950AB"/>
     <w:rsid w:val="005A2363"/>
     <w:rsid w:val="005A5CDB"/>
     <w:rsid w:val="005B244C"/>
     <w:rsid w:val="005B5D0F"/>
     <w:rsid w:val="005C0F3A"/>
     <w:rsid w:val="005D5CDF"/>
     <w:rsid w:val="005F0DCF"/>
     <w:rsid w:val="005F463F"/>
     <w:rsid w:val="005F79A9"/>
     <w:rsid w:val="00602794"/>
     <w:rsid w:val="00611E4B"/>
     <w:rsid w:val="0061221C"/>
+    <w:rsid w:val="00616FB2"/>
     <w:rsid w:val="0062624D"/>
     <w:rsid w:val="00635F79"/>
     <w:rsid w:val="00646C2A"/>
     <w:rsid w:val="006652D8"/>
     <w:rsid w:val="0068106B"/>
     <w:rsid w:val="006900F9"/>
     <w:rsid w:val="006A684C"/>
     <w:rsid w:val="006C3836"/>
     <w:rsid w:val="006C4DBB"/>
     <w:rsid w:val="006C6D4D"/>
     <w:rsid w:val="006D1FEE"/>
     <w:rsid w:val="006D67AE"/>
     <w:rsid w:val="006D69F0"/>
     <w:rsid w:val="006E0530"/>
     <w:rsid w:val="006E2AFB"/>
     <w:rsid w:val="006E6B56"/>
     <w:rsid w:val="006F6AC3"/>
     <w:rsid w:val="007111AD"/>
     <w:rsid w:val="007245F1"/>
     <w:rsid w:val="00735407"/>
     <w:rsid w:val="007408E8"/>
     <w:rsid w:val="00744011"/>
     <w:rsid w:val="00752DCD"/>
     <w:rsid w:val="007630A6"/>
     <w:rsid w:val="00763D49"/>
@@ -10611,59 +10468,61 @@
     <w:rsid w:val="008012A1"/>
     <w:rsid w:val="008119FB"/>
     <w:rsid w:val="0081461D"/>
     <w:rsid w:val="00825537"/>
     <w:rsid w:val="0082736B"/>
     <w:rsid w:val="008506F2"/>
     <w:rsid w:val="00857779"/>
     <w:rsid w:val="00866FB2"/>
     <w:rsid w:val="008706F1"/>
     <w:rsid w:val="00874991"/>
     <w:rsid w:val="00883057"/>
     <w:rsid w:val="00892E37"/>
     <w:rsid w:val="00894F8D"/>
     <w:rsid w:val="0089613C"/>
     <w:rsid w:val="008A1AE4"/>
     <w:rsid w:val="008B43B9"/>
     <w:rsid w:val="008B7727"/>
     <w:rsid w:val="008D45FE"/>
     <w:rsid w:val="008D61E9"/>
     <w:rsid w:val="008E19EA"/>
     <w:rsid w:val="008E6C91"/>
     <w:rsid w:val="008F0642"/>
     <w:rsid w:val="008F6552"/>
     <w:rsid w:val="00900888"/>
     <w:rsid w:val="0090219A"/>
+    <w:rsid w:val="00920805"/>
     <w:rsid w:val="00923974"/>
     <w:rsid w:val="00933838"/>
     <w:rsid w:val="00934522"/>
     <w:rsid w:val="009360FB"/>
     <w:rsid w:val="009645CF"/>
     <w:rsid w:val="0096484F"/>
     <w:rsid w:val="00981CF2"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="009839CE"/>
+    <w:rsid w:val="0098725B"/>
     <w:rsid w:val="0099566F"/>
     <w:rsid w:val="009A4D9E"/>
     <w:rsid w:val="009B5E32"/>
     <w:rsid w:val="009C69A6"/>
     <w:rsid w:val="009D700F"/>
     <w:rsid w:val="009F27C3"/>
     <w:rsid w:val="00A05BD9"/>
     <w:rsid w:val="00A223EF"/>
     <w:rsid w:val="00A344AC"/>
     <w:rsid w:val="00A44F2F"/>
     <w:rsid w:val="00A47C93"/>
     <w:rsid w:val="00A510BD"/>
     <w:rsid w:val="00A52A20"/>
     <w:rsid w:val="00A667F6"/>
     <w:rsid w:val="00A724F8"/>
     <w:rsid w:val="00A76F82"/>
     <w:rsid w:val="00A86C0D"/>
     <w:rsid w:val="00AA3A3A"/>
     <w:rsid w:val="00AA5D84"/>
     <w:rsid w:val="00AB429B"/>
     <w:rsid w:val="00AB62AC"/>
     <w:rsid w:val="00AC15CB"/>
     <w:rsid w:val="00AC20C1"/>
     <w:rsid w:val="00AC3153"/>
     <w:rsid w:val="00AD4D5B"/>
@@ -10772,64 +10631,64 @@
     <w:rsid w:val="3DCD71EA"/>
     <w:rsid w:val="3F60FE0D"/>
     <w:rsid w:val="47AF929A"/>
     <w:rsid w:val="4D2C45AD"/>
     <w:rsid w:val="50E4BAD6"/>
     <w:rsid w:val="5726328B"/>
     <w:rsid w:val="5F181C13"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="126977"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val=","/>
+  <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="4D0EF75F"/>
   <w15:docId w15:val="{642BB23E-E95F-4972-B63E-61430CB2BF35}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -16354,61 +16213,57 @@
     <w:link w:val="NormalDTDChar"/>
     <w:qFormat/>
     <w:rsid w:val="00894F8D"/>
     <w:pPr>
       <w:spacing w:before="360" w:after="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:lang w:val="fr-FR"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="NormalDTDChar">
     <w:name w:val="Normal DTD Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="NormalDTD"/>
     <w:rsid w:val="00894F8D"/>
     <w:rPr>
       <w:rFonts w:ascii="Avenir Next LT Pro" w:hAnsi="Avenir Next LT Pro"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
-</file>
-[...2 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/recipientData" Target="recipientData.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/mailMergeSource" Target="file:///C:\Users\PC\Documents\Mes%20sources%20de%20donn&#233;es\Soci&#233;t&#233;s%20et%20Contr&#244;les.xlsm" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\gruss\OneDrive\Documents\05_Work\01_Customers\03-OCBS\Opdracht%20BENOR\Opdracht%20OCBS%20to%20Procertus\PROCERTUS%20Templates-Conventions\PROCERTUS-Document%20Template_NL.dotx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Custom 1">
       <a:dk1>
         <a:srgbClr val="076293"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="71D2C1"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="FF0000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="FF0000"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="FF0000"/>
       </a:accent1>
@@ -16671,66 +16526,75 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Documentdate xmlns="00148130-9622-4149-9f38-281eb46daef0">2024-08-22T22:00:00+00:00</Documentdate>
     <Typedocument xmlns="00148130-9622-4149-9f38-281eb46daef0">DTD</Typedocument>
     <Comment xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Statut xmlns="00148130-9622-4149-9f38-281eb46daef0" xsi:nil="true"/>
     <Language xmlns="http://schemas.microsoft.com/sharepoint/v3">Anglais</Language>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010047E7C4E7E6BE7543ABEFB1AF312FDBB0" ma:contentTypeVersion="12" ma:contentTypeDescription="Crée un document." ma:contentTypeScope="" ma:versionID="3510538f792fbc3f941541070839056f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="00148130-9622-4149-9f38-281eb46daef0" xmlns:ns3="27ce0a47-d47b-4f7d-972e-253aa22b71ca" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1999a04268f8df0f515222939e49cfeb" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="00148130-9622-4149-9f38-281eb46daef0"/>
     <xsd:import namespace="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:Documentdate" minOccurs="0"/>
                 <xsd:element ref="ns2:Typedocument" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:Statut" minOccurs="0"/>
                 <xsd:element ref="ns2:Comment" minOccurs="0"/>
                 <xsd:element ref="ns1:Language" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -16964,143 +16828,127 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7A6EE832-82E8-44B0-8505-741A17755E9E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6235FB83-6B62-4F20-BF0C-A3AE94BFF8C0}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F06D383F-1063-4319-A80E-87C3F3499934}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8BB7A44-C1BD-4963-BC01-0E8A9EEE9B25}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="00148130-9622-4149-9f38-281eb46daef0"/>
     <ds:schemaRef ds:uri="27ce0a47-d47b-4f7d-972e-253aa22b71ca"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>PROCERTUS-Document Template_NL.dotx</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>62</Words>
-  <Characters>431</Characters>
+  <Words>80</Words>
+  <Characters>460</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>3</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>AGREEMENT</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>PROCERTUS</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>492</CharactersWithSpaces>
+  <CharactersWithSpaces>539</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>AGREEMENT</dc:title>
   <dc:subject>Producer</dc:subject>
   <dc:creator>Sammy Gruss, Advanced Excellence Strategies</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Revision">
     <vt:i4>14</vt:i4>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Code">